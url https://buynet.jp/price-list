--- v0 (2025-11-03)
+++ v1 (2026-04-21)
@@ -12,653 +12,461 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Price, $</t>
   </si>
   <si>
     <t>Price is negotiable</t>
   </si>
   <si>
-    <t>(AED) Automated External Defibrillator AED-2152</t>
-[...1 lines deleted...]
-  <si>
     <t>(AED) Automated External Defibrillator HeartStart HS1+</t>
   </si>
   <si>
-    <t>AED Automated External Defibrillator AED-2152</t>
-[...1 lines deleted...]
-  <si>
     <t>AQT90 FLEX Immunoassay Device</t>
   </si>
   <si>
     <t>Activity Tracker with NFC Communication Function (New) UW-204NFC</t>
   </si>
   <si>
     <t>Arm-Type X-ray CT Diagnostic Device NAOMI-CT/P</t>
   </si>
   <si>
     <t>Audiometer for Infants and Children (New) PA5</t>
   </si>
   <si>
     <t>Automatic Blood Pressure Monitor [New] HBP-9035</t>
   </si>
   <si>
     <t>Automatic Dividing and Packaging Machine CPX-45A IV</t>
   </si>
   <si>
     <t>Automatic Dividing and Packaging Machine Crestage Light (SYL-045J1)</t>
   </si>
   <si>
     <t>Automatic Dividing and Packaging Machine Crestage-Lite3</t>
   </si>
   <si>
     <t>Automatic Division Packaging Machine Charty-IV</t>
   </si>
   <si>
-    <t>Automatic Intermittent Traction Device ST-2L</t>
-[...1 lines deleted...]
-  <si>
     <t>Automatic Packaging Machine CPX-45A III</t>
   </si>
   <si>
-    <t>Automatic Perimeter OCTOPUS 600</t>
-[...4 lines deleted...]
-  <si>
     <t>B-Cube X-ray Bone Density Measurement Device</t>
   </si>
   <si>
     <t>BS Animal Pulse Oximeter BS-AOX806VB</t>
   </si>
   <si>
     <t>Barrier-Free Scale (New) AD6108H</t>
   </si>
   <si>
     <t>Bilirubin Analyzer Bilimeter F MEB-336</t>
   </si>
   <si>
-    <t>Bilirubin Analyzer Bilmeter F</t>
-[...1 lines deleted...]
-  <si>
     <t>Biological Microscope KN-100B</t>
   </si>
   <si>
     <t>Biometric Information Monitor (New) TM-2591 Series</t>
   </si>
   <si>
-    <t>Biometric Information Monitor Accumil ePM10</t>
-[...10 lines deleted...]
-  <si>
     <t>Bluetooth® Built-in Thermometer (New) UT-201BLE</t>
   </si>
   <si>
     <t>Bluetooth® Built-in Upper Arm Blood Pressure Monitor (New) UA-1200BLE</t>
   </si>
   <si>
     <t>Bluetooth® Low Energy Blood Pressure Monitor (New) UA-651BLE</t>
   </si>
   <si>
     <t>Bluetooth® Low Energy Built-in Scale (New) UC-352BLE</t>
   </si>
   <si>
     <t>Body Composition Analyzer (New) Ito-Inbody370</t>
   </si>
   <si>
     <t>Body Composition Analyzer (Non-Medical Device) Inbody370</t>
   </si>
   <si>
     <t>Body Composition Monitor (New) UC-421BLE</t>
   </si>
   <si>
     <t>Brand New M-Type Upper Limb Exercise Table TB-888</t>
   </si>
   <si>
     <t>Brand New P-Type Upper Limb Exercise Table TB-1175</t>
   </si>
   <si>
     <t>CLEAN&amp;BLOOM PR0-S (Brand New) OW-3</t>
   </si>
   <si>
-    <t>Canon APLIO 300 Ultrasound Diagnostic System (TUS-A300)</t>
-[...13 lines deleted...]
-  <si>
     <t>Canon Xario 100 Ultrasound System (TUS-X100)</t>
   </si>
   <si>
-    <t>Carbon Dioxide Delivery Device for Endoscopy GW-100</t>
-[...1 lines deleted...]
-  <si>
     <t>Cardiac Sound Graph Examination Device (New) AMI-SSS01</t>
   </si>
   <si>
     <t>Ceramic Foot Bath</t>
   </si>
   <si>
-    <t>Clinitek Advantus Semi-Automated Urinalysis Device</t>
-[...1 lines deleted...]
-  <si>
     <t>Colonoscope CF-HQ290I</t>
   </si>
   <si>
     <t>Colonoscope PCF-H290ZI</t>
   </si>
   <si>
-    <t>Colonoscopy Video Scope PCF-H290ZI</t>
-[...4 lines deleted...]
-  <si>
     <t>Compact Medical Refrigerator FMS-054GM</t>
   </si>
   <si>
-    <t>Conmed System 2450 60-2450-100</t>
-[...1 lines deleted...]
-  <si>
     <t>Convex Probe (Demo Unit) PVI-475BT/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVI-574BX/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVT-375BT/FD</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVT-375BT/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVT-382BT/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVT-574BT/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVU-375SDT</t>
   </si>
   <si>
     <t>Cool Incubator CN-40A</t>
   </si>
   <si>
     <t>Diffuse Shock Wave Therapy Device Intellect RPW Light (New) PH-RPW30880</t>
   </si>
   <si>
     <t>Digital X-ray TV System Plessart ZERO</t>
   </si>
   <si>
     <t>Dry Chemistry Clinical Analyzer Dry Chem NX700i</t>
   </si>
   <si>
     <t>ECG Machine with Analysis FCP-8200</t>
   </si>
   <si>
     <t>ECG Machine with Analysis Function FCP-8300</t>
   </si>
   <si>
-    <t>ECG Monitor ECG-3350</t>
-[...7 lines deleted...]
-  <si>
     <t>Electric Dental Examination Chair Clex</t>
   </si>
   <si>
     <t>Electric Examination Chair Clex</t>
   </si>
   <si>
     <t>Electric Examination Chair X-Feel Crea - Rotating Type</t>
   </si>
   <si>
-    <t>Electrosus Weak Current Therapy Device</t>
-[...1 lines deleted...]
-  <si>
     <t>Endoscope Camera Light Source System 1688AIM 4K/L11 Light Source Device</t>
   </si>
   <si>
-    <t>Endoscope Light Source &amp; Processor EP-6000</t>
-[...1 lines deleted...]
-  <si>
     <t>Endoscope Set VISERA ELITE OTV-S190/CLV-S190</t>
   </si>
   <si>
-    <t>Endoscope System LUCERA ELITE CV-290</t>
-[...1 lines deleted...]
-  <si>
     <t>Epilight Eight (New) -</t>
   </si>
   <si>
-    <t>Ethylene Oxide Gas Sterilizer SA-H1700</t>
-[...1 lines deleted...]
-  <si>
     <t>Examination and Treatment Chair RL-BFC 99</t>
   </si>
   <si>
-    <t>Examination and Treatment Chair RL-EF-HTSH8</t>
-[...1 lines deleted...]
-  <si>
     <t>Examination and Treatment Chair RL-SFNST ES2</t>
   </si>
   <si>
-    <t>FCP-8700 Electrocardiograph</t>
-[...4 lines deleted...]
-  <si>
     <t>FCR System FCR PRIMA (CR-IR 391RU)</t>
   </si>
   <si>
     <t>Flare Grid (Brand New) -</t>
   </si>
   <si>
     <t>Fresh Pro Ozone Generator</t>
   </si>
   <si>
-    <t>Fully Automated Hematology and Immune Response Analyzer MEK-1303</t>
-[...4 lines deleted...]
-  <si>
     <t>General Purpose Ultrasound Imaging Device SonoSite iViz P21292-07</t>
   </si>
   <si>
     <t>General-purpose Cryosurgery Unit (New) Cryopro</t>
   </si>
   <si>
     <t>Gynecological Examination Table DG-7000C T1</t>
   </si>
   <si>
     <t>High Pressure Steam Sterilizer [Brand New] SGC-220</t>
   </si>
   <si>
-    <t>High-Frequency Coagulation Power Supply Device ESG-100</t>
-[...7 lines deleted...]
-  <si>
     <t>High-Intensity Light Source Device CLH-SC</t>
   </si>
   <si>
     <t>Hydraulic Stretcher Wheelchair (Brand New) TB-1398</t>
   </si>
   <si>
-    <t>InBody770 Body Composition Analyzer (Medical Device)</t>
-[...1 lines deleted...]
-  <si>
     <t>Infrared Therapy Device (Super Lizer) PX</t>
   </si>
   <si>
     <t>Infrared Therapy Device Super Lizer Mini (New) Super Lizer Mini</t>
   </si>
   <si>
     <t>LED Shadowless Surgical Light (New) LED130F</t>
   </si>
   <si>
     <t>LED Shadowless Surgical Light (New) LED2SC+LED3SC</t>
   </si>
   <si>
-    <t>Large Low-Frequency Therapy Device (Hybrid) MZ-7504</t>
-[...1 lines deleted...]
-  <si>
     <t>Leg Press (Compass Compact) COP-1201C</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLI-2004BX/FS</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLI-3003BX/FS</t>
   </si>
   <si>
-    <t>Linear Probe (Demo Unit) PLT-1005BT/FS</t>
-[...4 lines deleted...]
-  <si>
     <t>Linear Probe (Demo Unit) PLT-704SBT</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLU-1004SD</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLU-1005BT</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLU-704SDT</t>
   </si>
   <si>
     <t>Low Frequency Therapy Device (Used) AT-mini Personal I</t>
   </si>
   <si>
     <t>Low Frequency Therapy Device (Used) AT-mini Personal II</t>
   </si>
   <si>
-    <t>Lower Gastrointestinal Video Endoscope EC-6600P</t>
-[...4 lines deleted...]
-  <si>
     <t>Maico EasyScreen Auditory Evoked Response Measurement System with Ear Acoustic Radiation Measurement Function</t>
   </si>
   <si>
     <t>Medical Electronic Blood Pressure Monitor (New) AVE-2000Plus</t>
   </si>
   <si>
     <t>Medical LED Shadowless Lamp LA-10</t>
   </si>
   <si>
     <t>Medical LED Shadowless Lamp Stand Type LA-10KX</t>
   </si>
   <si>
     <t>Medical LED Shadowless Surgical Lamp LA-20</t>
   </si>
   <si>
     <t>Medical LED Shadowless Surgical Light Stand Type LA-40KX</t>
   </si>
   <si>
     <t>Medical Surgical Light (Shadowless Lamp) LED 4 Lights + X-ray Combination LA-40R</t>
   </si>
   <si>
     <t>Medical Surgical Light (Shadowless Light) LED 4 Lamps LA-40</t>
   </si>
   <si>
     <t>Medication Automatic Packaging Machine AX45f</t>
   </si>
   <si>
     <t>Microtizer MT-5D</t>
   </si>
   <si>
     <t>Microwave Therapy Device Emosia 3720</t>
   </si>
   <si>
-    <t>Multi-functional Electrocardiogram FCP-8800</t>
-[...1 lines deleted...]
-  <si>
     <t>Multifunction ECG C800(DX)</t>
   </si>
   <si>
-    <t>Multifunction ECG FCP-8700</t>
-[...1 lines deleted...]
-  <si>
     <t>Multifunction ECG Monitor FCP-8700</t>
   </si>
   <si>
-    <t>Multifunction Electrocardiogram ECG-2320</t>
-[...7 lines deleted...]
-  <si>
     <t>New Commercial Treadmill e-Aero Treadmill</t>
   </si>
   <si>
     <t>New Dr. Medomar (Blue) DM-4S Standard Boot Set (Blue)</t>
   </si>
   <si>
     <t>New Microwave Therapy Device (6-Year Manufacturer Warranty) Microthermy ME-9250</t>
   </si>
   <si>
     <t>New NuStep T4r News Step T4R BG9NST4R</t>
   </si>
   <si>
     <t>New Premium Body Mat TB-1390</t>
   </si>
   <si>
     <t>New Ultrasonic Diagnostic Device ARIETTA 65LE</t>
   </si>
   <si>
     <t>Non-Contact Thermometer Dekopitto (New) UT-701</t>
   </si>
   <si>
-    <t>Non-Contact Tonometer NT-530</t>
-[...1 lines deleted...]
-  <si>
     <t>Obstetric and Gynecological Examination Table (Fixed Type) Meg Joy PAF</t>
   </si>
   <si>
     <t>Ojiometer [New] SA-1+</t>
   </si>
   <si>
     <t>Olympus CF-H290I Colon Video Endoscope</t>
   </si>
   <si>
     <t>Olympus GIF-H290EC Upper Gastrointestinal Video Endoscope</t>
   </si>
   <si>
     <t>Olympus PCF-H290I Colon Video Endoscope</t>
   </si>
   <si>
-    <t>Olympus PCF-H290TI Colon Video Endoscope</t>
-[...4 lines deleted...]
-  <si>
     <t>OtoScreener 2 Audioscreener AE-B2 Hearing Test Device</t>
   </si>
   <si>
     <t>Personal Incubator CN-25C</t>
   </si>
   <si>
-    <t>Professional Weight Scale (New) (Calibration Included: Accuracy Class 3, Bluetooth) AD-6209PBT-C</t>
-[...1 lines deleted...]
-  <si>
     <t>Pulse Oximeter (New) TM-1111</t>
   </si>
   <si>
     <t>Pulse Oximeter (New) TM1121</t>
   </si>
   <si>
     <t>Reclining Chair NRC-01II</t>
   </si>
   <si>
     <t>Recovery Chair Sofheel RL-SFNST ES6</t>
   </si>
   <si>
     <t>Reducing Substance Quantification Device (New) Pocket Chem VC PV-1350</t>
   </si>
   <si>
     <t>Rowing MF COP-0104Z</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSI-30VX/FS</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSI-70BT</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PST-25BT</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSU-25BT</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSU-30BT</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSU-30ST</t>
   </si>
   <si>
     <t>Shower Bath HK-3100G-U2</t>
   </si>
   <si>
-    <t>Stainless Steel Medical Trolley with Drawers</t>
-[...1 lines deleted...]
-  <si>
     <t>Stretcher 100 (New) TB-623</t>
   </si>
   <si>
     <t>Swan Heart Blood Pressure Monitor (New) UM102A-JC/UM102B-JC</t>
   </si>
   <si>
-    <t>Synchro Wave SD-100W</t>
-[...1 lines deleted...]
-  <si>
     <t>Tabletop Centrifuge S500T</t>
   </si>
   <si>
-    <t>Transnasal Endoscope for Upper Gastrointestinal Tract EG-740N</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultra-Low Temperature Chamber VT-78</t>
   </si>
   <si>
-    <t>Ultrasonic Bipolar Surgery Device USG-410</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultrasonic Cleaner TSN-6621</t>
   </si>
   <si>
-    <t>Ultrasonic Scalpel GEN11</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultrasound Bronchial Fiber Video Scope BF-MP290F</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device (Color Doppler) Xario100 TUS-X100S</t>
   </si>
   <si>
-    <t>Ultrasound Diagnostic Device (Color) Viamo sv7</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultrasound Diagnostic Device (Demo Unit) Aplio i700</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device (New) FAMUBO-CS</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device (New) FAMUBO-D</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device (New) FAMUBO-W</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device (New) FAMUBO-Z</t>
   </si>
   <si>
-    <t>Ultrasound Diagnostic Device APLIO 300 TUS-A300</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultrasound Diagnostic Device HS-2200</t>
   </si>
   <si>
-    <t>Ultrasound Diagnostic Device SONOVISTA GX20</t>
-[...4 lines deleted...]
-  <si>
     <t>Ultrasound Diagnostic Device Xario100 TUS-X100</t>
   </si>
   <si>
-    <t>Ultrasound Diagnostic System (Color Doppler) ARIETTA 50</t>
-[...4 lines deleted...]
-  <si>
     <t>Ultrasound Imaging Device [New] SONON300C</t>
   </si>
   <si>
-    <t>Upper Gastrointestinal Endoscope GIF-H290Z</t>
-[...4 lines deleted...]
-  <si>
     <t>Upper Gastrointestinal General Video Endoscope GIF-HQ290</t>
   </si>
   <si>
     <t>Vascular Age and Stress Measurement Device Body Checker (New)</t>
   </si>
   <si>
     <t>WiSM Circle PRO Air Purifier (New) OW-Z711A(W)</t>
-  </si>
-[...1 lines deleted...]
-    <t>XeoSA Xenon Light Therapy System</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
@@ -972,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B293"/>
+  <dimension ref="A1:B212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="129.611" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.341" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1038,52 +846,52 @@
       <c r="B6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="B11" t="s">
-        <v>2</v>
+      <c r="B11">
+        <v>2130</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>2</v>
@@ -1099,2082 +907,1467 @@
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="B19" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="B21" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="B23">
-        <v>7850</v>
+        <v>6466</v>
       </c>
     </row>
     <row r="24" spans="1:2">
-      <c r="B24">
-        <v>15701</v>
+      <c r="B24" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:2">
-      <c r="B26" t="s">
-        <v>2</v>
+      <c r="B26">
+        <v>7608</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="B27" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:2">
-      <c r="B28" t="s">
-        <v>2</v>
+      <c r="B28">
+        <v>9129</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="B30" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="B31" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:2">
-      <c r="B32">
-        <v>6673</v>
+      <c r="B32" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:2">
-      <c r="B33">
-        <v>2198</v>
+      <c r="B33" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="B34" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="B35" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:2">
-      <c r="B36">
-        <v>4710</v>
+      <c r="B36" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="B37" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:2">
-      <c r="B38" t="s">
-        <v>2</v>
+      <c r="B38">
+        <v>4108</v>
       </c>
     </row>
     <row r="39" spans="1:2">
-      <c r="B39">
-        <v>9420</v>
+      <c r="B39" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="B40" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="B41" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="B42" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="B43" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="B44" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="B45" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="B46" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="B47" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="B48" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:2">
-      <c r="B49">
-        <v>6280</v>
+      <c r="B49" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="B50" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="B51" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:2">
-      <c r="B52">
-        <v>15701</v>
+      <c r="B52" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="B53" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="B54" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="B55" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:2">
-      <c r="B56" t="s">
-        <v>2</v>
+      <c r="A56" t="s">
+        <v>3</v>
+      </c>
+      <c r="B56">
+        <v>1217</v>
       </c>
     </row>
     <row r="57" spans="1:2">
-      <c r="B57" t="s">
-        <v>2</v>
+      <c r="A57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57">
+        <v>3804</v>
       </c>
     </row>
     <row r="58" spans="1:2">
+      <c r="A58" t="s">
+        <v>5</v>
+      </c>
       <c r="B58" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:2">
-      <c r="B59" t="s">
-        <v>2</v>
+      <c r="A59" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59">
+        <v>30432</v>
       </c>
     </row>
     <row r="60" spans="1:2">
-      <c r="B60">
-        <v>3532</v>
+      <c r="A60" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:2">
-      <c r="B61">
-        <v>6280</v>
+      <c r="A61" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:2">
+      <c r="A62" t="s">
+        <v>9</v>
+      </c>
       <c r="B62">
-        <v>4239</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="63" spans="1:2">
-      <c r="B63" t="s">
-        <v>2</v>
+      <c r="A63" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63">
+        <v>4184</v>
       </c>
     </row>
     <row r="64" spans="1:2">
+      <c r="A64" t="s">
+        <v>11</v>
+      </c>
       <c r="B64">
-        <v>9420</v>
+        <v>6847</v>
       </c>
     </row>
     <row r="65" spans="1:2">
-      <c r="B65" t="s">
-        <v>2</v>
+      <c r="A65" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65">
+        <v>2282</v>
       </c>
     </row>
     <row r="66" spans="1:2">
+      <c r="A66" t="s">
+        <v>13</v>
+      </c>
       <c r="B66">
-        <v>11776</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B67">
-        <v>1177</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B68">
-        <v>1256</v>
+        <v>12173</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1177</v>
+        <v>15</v>
+      </c>
+      <c r="B69" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3925</v>
+        <v>16</v>
+      </c>
+      <c r="B70" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>17</v>
+      </c>
+      <c r="B71">
+        <v>4564</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B72">
-        <v>31403</v>
+        <v>760</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>18</v>
+      </c>
+      <c r="B73">
+        <v>760</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B74" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3140</v>
+        <v>20</v>
+      </c>
+      <c r="B75" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>4317</v>
+        <v>21</v>
+      </c>
+      <c r="B76" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9420</v>
+        <v>22</v>
+      </c>
+      <c r="B77" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2355</v>
+        <v>23</v>
+      </c>
+      <c r="B78" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2355</v>
+        <v>24</v>
+      </c>
+      <c r="B79" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B80">
-        <v>3140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>3140</v>
+        <v>26</v>
+      </c>
+      <c r="B81" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>14131</v>
+        <v>27</v>
+      </c>
+      <c r="B82" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>5495</v>
+        <v>28</v>
+      </c>
+      <c r="B83" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>12561</v>
+        <v>29</v>
+      </c>
+      <c r="B84" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>30</v>
+      </c>
+      <c r="B85">
+        <v>9129</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="B86" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>4710</v>
+        <v>32</v>
+      </c>
+      <c r="B87" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>33</v>
+      </c>
+      <c r="B88">
+        <v>15216</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B89">
-        <v>785</v>
+        <v>15216</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="B90">
-        <v>785</v>
+        <v>16738</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>34</v>
+      </c>
+      <c r="B91">
+        <v>13694</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>4317</v>
+        <v>35</v>
+      </c>
+      <c r="B92" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B93" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>2355</v>
+        <v>36</v>
+      </c>
+      <c r="B94" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>6280</v>
+        <v>37</v>
+      </c>
+      <c r="B95" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B96" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B97" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B98" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B99" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B100" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>40</v>
+      </c>
+      <c r="B101" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B102" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B103" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B104" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B105" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>10206</v>
+        <v>43</v>
+      </c>
+      <c r="B106" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B107">
-        <v>13346</v>
+        <v>18107</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>10206</v>
+        <v>45</v>
+      </c>
+      <c r="B108" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B109">
-        <v>8635</v>
+        <v>8369</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B110">
-        <v>10206</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B111">
-        <v>9420</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B112">
-        <v>2119</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>50</v>
+      </c>
+      <c r="B113">
+        <v>2662</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>51</v>
+      </c>
+      <c r="B114">
+        <v>3043</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B115" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15701</v>
+        <v>53</v>
+      </c>
+      <c r="B116" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15701</v>
+        <v>54</v>
+      </c>
+      <c r="B117" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B118">
-        <v>14131</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B119">
-        <v>17271</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>17271</v>
+        <v>57</v>
+      </c>
+      <c r="B120" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9420</v>
+        <v>58</v>
+      </c>
+      <c r="B121" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>59</v>
+      </c>
+      <c r="B122">
+        <v>745</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>60</v>
+      </c>
+      <c r="B123">
+        <v>6847</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B124" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>62</v>
+      </c>
+      <c r="B125">
+        <v>5706</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B126" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>64</v>
+      </c>
+      <c r="B127">
+        <v>1369</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B128" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>66</v>
+      </c>
+      <c r="B129">
+        <v>3804</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B130" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="B131" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B132" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>70</v>
+      </c>
+      <c r="B133">
+        <v>3043</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B134" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="B135" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B136" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="B137" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>18684</v>
+        <v>73</v>
+      </c>
+      <c r="B138" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B139" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>8635</v>
+        <v>73</v>
+      </c>
+      <c r="B140" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>3532</v>
+        <v>73</v>
+      </c>
+      <c r="B141" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>3532</v>
+        <v>74</v>
+      </c>
+      <c r="B142" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B143" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15544</v>
+        <v>75</v>
+      </c>
+      <c r="B144" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>2141</v>
+        <v>75</v>
+      </c>
+      <c r="B145" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>2198</v>
+        <v>75</v>
+      </c>
+      <c r="B146" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>2198</v>
+        <v>76</v>
+      </c>
+      <c r="B147" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>3140</v>
+        <v>77</v>
+      </c>
+      <c r="B148" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>7850</v>
+        <v>78</v>
+      </c>
+      <c r="B149" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>79</v>
+      </c>
+      <c r="B150">
+        <v>5325</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>14131</v>
+        <v>80</v>
+      </c>
+      <c r="B151" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B152" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B153" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B154" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>27477</v>
+        <v>84</v>
+      </c>
+      <c r="B155" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>1570</v>
+        <v>85</v>
+      </c>
+      <c r="B156" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>2747</v>
+        <v>86</v>
+      </c>
+      <c r="B157" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>1805</v>
+        <v>87</v>
+      </c>
+      <c r="B158" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B159">
-        <v>3925</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>89</v>
+      </c>
+      <c r="B160">
+        <v>912</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>90</v>
+      </c>
+      <c r="B161">
+        <v>3043</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>91</v>
+      </c>
+      <c r="B162">
+        <v>3804</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B163" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>93</v>
+      </c>
+      <c r="B164" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>10206</v>
+        <v>94</v>
+      </c>
+      <c r="B165" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>9420</v>
+        <v>95</v>
+      </c>
+      <c r="B166" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>7065</v>
+        <v>96</v>
+      </c>
+      <c r="B167" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B168" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B169">
-        <v>5888</v>
+        <v>27</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B170" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>4317</v>
+        <v>100</v>
+      </c>
+      <c r="B171" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B172">
-        <v>4317</v>
+        <v>16738</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B173">
-        <v>4317</v>
+        <v>22824</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B174">
-        <v>1413</v>
+        <v>15216</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>104</v>
+      </c>
+      <c r="B175">
+        <v>7608</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>3925</v>
+        <v>105</v>
+      </c>
+      <c r="B176" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>3925</v>
+        <v>106</v>
+      </c>
+      <c r="B177" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B178" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>108</v>
+      </c>
+      <c r="B179">
+        <v>760</v>
       </c>
     </row>
     <row r="180" spans="1:2">
       <c r="A180" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>109</v>
+      </c>
+      <c r="B180">
+        <v>608</v>
       </c>
     </row>
     <row r="181" spans="1:2">
       <c r="A181" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B181">
-        <v>5103</v>
+        <v>760</v>
       </c>
     </row>
     <row r="182" spans="1:2">
       <c r="A182" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B182">
-        <v>3140</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="183" spans="1:2">
       <c r="A183" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B183" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="184" spans="1:2">
       <c r="A184" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B184" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:2">
       <c r="A185" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B185" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="186" spans="1:2">
       <c r="A186" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B186" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="187" spans="1:2">
       <c r="A187" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B187" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:2">
       <c r="A188" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B188" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:2">
       <c r="A189" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B189" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:2">
       <c r="A190" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B190" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:2">
       <c r="A191" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B191" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:2">
       <c r="A192" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B192" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:2">
       <c r="A193" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B193" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="B194" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>121</v>
+      </c>
+      <c r="B195">
+        <v>1902</v>
       </c>
     </row>
     <row r="196" spans="1:2">
       <c r="A196" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B196" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B197" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>123</v>
+      </c>
+      <c r="B198">
+        <v>152</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>124</v>
+      </c>
+      <c r="B199">
+        <v>15216</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>125</v>
+      </c>
+      <c r="B200">
+        <v>9129</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="B201" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="B202" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B203" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>10206</v>
+        <v>129</v>
+      </c>
+      <c r="B204" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>11776</v>
+        <v>130</v>
+      </c>
+      <c r="B205" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="B206">
-        <v>5495</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="207" spans="1:2">
       <c r="A207" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>131</v>
+      </c>
+      <c r="B207">
+        <v>5325</v>
       </c>
     </row>
     <row r="208" spans="1:2">
       <c r="A208" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>132</v>
+      </c>
+      <c r="B208">
+        <v>9890</v>
       </c>
     </row>
     <row r="209" spans="1:2">
       <c r="A209" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>133</v>
+      </c>
+      <c r="B209">
+        <v>3347</v>
       </c>
     </row>
     <row r="210" spans="1:2">
       <c r="A210" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>134</v>
+      </c>
+      <c r="B210">
+        <v>17498</v>
       </c>
     </row>
     <row r="211" spans="1:2">
       <c r="A211" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="B211" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:2">
       <c r="A212" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="B212" t="s">
         <v>2</v>
-      </c>
-[...646 lines deleted...]
-        <v>15701</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">