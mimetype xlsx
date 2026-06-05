--- v1 (2026-04-21)
+++ v2 (2026-06-05)
@@ -847,186 +847,186 @@
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11">
-        <v>2130</v>
+        <v>6415</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="B14" t="s">
-        <v>2</v>
+      <c r="B14">
+        <v>7547</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="B16" t="s">
-        <v>2</v>
+      <c r="B16">
+        <v>9056</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="B17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="B18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="B19" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="B21" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:2">
-      <c r="B23">
-        <v>6466</v>
+      <c r="B23" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="B26">
-        <v>7608</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="B27" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:2">
-      <c r="B28">
-        <v>9129</v>
+      <c r="B28" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="B30" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="B31" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="B32" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="B33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="B34" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="B35" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="B36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="B37" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:2">
-      <c r="B38">
-        <v>4108</v>
+      <c r="B38" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="B39" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="B40" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="B41" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="B42" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="B43" t="s">
         <v>2</v>
@@ -1056,206 +1056,206 @@
       <c r="B48" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="B49" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="B50" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="B51" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="B52" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:2">
-      <c r="B53" t="s">
-        <v>2</v>
+      <c r="B53">
+        <v>2113</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="B54" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="B55" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
         <v>3</v>
       </c>
       <c r="B56">
-        <v>1217</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
         <v>4</v>
       </c>
       <c r="B57">
-        <v>3804</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
         <v>6</v>
       </c>
       <c r="B59">
-        <v>30432</v>
+        <v>30189</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62">
-        <v>3043</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63">
-        <v>4184</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64">
-        <v>6847</v>
+        <v>6792</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65">
-        <v>2282</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
         <v>13</v>
       </c>
       <c r="B66">
-        <v>3043</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
         <v>13</v>
       </c>
       <c r="B67">
-        <v>3043</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68">
-        <v>12173</v>
+        <v>12075</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>15</v>
       </c>
       <c r="B69" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>16</v>
       </c>
       <c r="B70" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>17</v>
       </c>
       <c r="B71">
-        <v>4564</v>
+        <v>4528</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>18</v>
       </c>
       <c r="B72">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>18</v>
       </c>
       <c r="B73">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>19</v>
       </c>
       <c r="B74" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>20</v>
       </c>
       <c r="B75" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
         <v>21</v>
       </c>
       <c r="B76" t="s">
         <v>2</v>
       </c>
@@ -1267,139 +1267,139 @@
       <c r="B77" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
         <v>23</v>
       </c>
       <c r="B78" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
         <v>24</v>
       </c>
       <c r="B79" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80">
-        <v>1141</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
         <v>26</v>
       </c>
       <c r="B81" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
         <v>27</v>
       </c>
       <c r="B82" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
         <v>28</v>
       </c>
       <c r="B83" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
         <v>29</v>
       </c>
       <c r="B84" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
         <v>30</v>
       </c>
       <c r="B85">
-        <v>9129</v>
+        <v>9056</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
         <v>31</v>
       </c>
       <c r="B86" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
         <v>32</v>
       </c>
       <c r="B87" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
         <v>33</v>
       </c>
       <c r="B88">
-        <v>15216</v>
+        <v>15094</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
         <v>33</v>
       </c>
       <c r="B89">
-        <v>15216</v>
+        <v>15094</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>34</v>
       </c>
       <c r="B90">
-        <v>16738</v>
+        <v>16604</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>34</v>
       </c>
       <c r="B91">
-        <v>13694</v>
+        <v>13585</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
         <v>35</v>
       </c>
       <c r="B92" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
         <v>36</v>
       </c>
       <c r="B93" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
         <v>36</v>
       </c>
       <c r="B94" t="s">
         <v>2</v>
       </c>
@@ -1483,259 +1483,259 @@
       <c r="B104" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
         <v>42</v>
       </c>
       <c r="B105" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>43</v>
       </c>
       <c r="B106" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
         <v>44</v>
       </c>
       <c r="B107">
-        <v>18107</v>
+        <v>17962</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>45</v>
       </c>
       <c r="B108" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
         <v>46</v>
       </c>
       <c r="B109">
-        <v>8369</v>
+        <v>8302</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
         <v>47</v>
       </c>
       <c r="B110">
-        <v>2891</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>48</v>
       </c>
       <c r="B111">
-        <v>3043</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>49</v>
       </c>
       <c r="B112">
-        <v>2662</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>50</v>
       </c>
       <c r="B113">
-        <v>2662</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>51</v>
       </c>
       <c r="B114">
-        <v>3043</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
         <v>52</v>
       </c>
       <c r="B115" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
         <v>53</v>
       </c>
       <c r="B116" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
         <v>54</v>
       </c>
       <c r="B117" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
         <v>55</v>
       </c>
       <c r="B118">
-        <v>1521</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
         <v>56</v>
       </c>
       <c r="B119">
-        <v>1749</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
         <v>57</v>
       </c>
       <c r="B120" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
         <v>58</v>
       </c>
       <c r="B121" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
         <v>59</v>
       </c>
       <c r="B122">
-        <v>745</v>
+        <v>739</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>60</v>
       </c>
       <c r="B123">
-        <v>6847</v>
+        <v>6792</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>61</v>
       </c>
       <c r="B124" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
         <v>62</v>
       </c>
       <c r="B125">
-        <v>5706</v>
+        <v>5660</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
         <v>63</v>
       </c>
       <c r="B126" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
         <v>64</v>
       </c>
       <c r="B127">
-        <v>1369</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
         <v>65</v>
       </c>
       <c r="B128" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>66</v>
       </c>
       <c r="B129">
-        <v>3804</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>67</v>
       </c>
       <c r="B130" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>68</v>
       </c>
       <c r="B131" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>69</v>
       </c>
       <c r="B132" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>70</v>
       </c>
       <c r="B133">
-        <v>3043</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>71</v>
       </c>
       <c r="B134" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>72</v>
       </c>
       <c r="B135" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>72</v>
       </c>
       <c r="B136" t="s">
         <v>2</v>
       </c>
@@ -1827,51 +1827,51 @@
       <c r="B147" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
         <v>77</v>
       </c>
       <c r="B148" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>78</v>
       </c>
       <c r="B149" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
         <v>79</v>
       </c>
       <c r="B150">
-        <v>5325</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>80</v>
       </c>
       <c r="B151" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
         <v>81</v>
       </c>
       <c r="B152" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
         <v>82</v>
       </c>
       <c r="B153" t="s">
         <v>2</v>
       </c>
@@ -1899,75 +1899,75 @@
       <c r="B156" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" t="s">
         <v>86</v>
       </c>
       <c r="B157" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" t="s">
         <v>87</v>
       </c>
       <c r="B158" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" t="s">
         <v>88</v>
       </c>
       <c r="B159">
-        <v>1369</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" t="s">
         <v>89</v>
       </c>
       <c r="B160">
-        <v>912</v>
+        <v>905</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161" t="s">
         <v>90</v>
       </c>
       <c r="B161">
-        <v>3043</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
         <v>91</v>
       </c>
       <c r="B162">
-        <v>3804</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
         <v>92</v>
       </c>
       <c r="B163" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
         <v>93</v>
       </c>
       <c r="B164" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
         <v>94</v>
       </c>
       <c r="B165" t="s">
         <v>2</v>
       </c>
@@ -2003,131 +2003,131 @@
       <c r="B169">
         <v>27</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" t="s">
         <v>99</v>
       </c>
       <c r="B170" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" t="s">
         <v>100</v>
       </c>
       <c r="B171" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" t="s">
         <v>101</v>
       </c>
       <c r="B172">
-        <v>16738</v>
+        <v>16604</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" t="s">
         <v>102</v>
       </c>
       <c r="B173">
-        <v>22824</v>
+        <v>22642</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" t="s">
         <v>103</v>
       </c>
       <c r="B174">
-        <v>15216</v>
+        <v>15094</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" t="s">
         <v>104</v>
       </c>
       <c r="B175">
-        <v>7608</v>
+        <v>7547</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" t="s">
         <v>105</v>
       </c>
       <c r="B176" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" t="s">
         <v>106</v>
       </c>
       <c r="B177" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" t="s">
         <v>107</v>
       </c>
       <c r="B178" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" t="s">
         <v>108</v>
       </c>
       <c r="B179">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="180" spans="1:2">
       <c r="A180" t="s">
         <v>109</v>
       </c>
       <c r="B180">
-        <v>608</v>
+        <v>603</v>
       </c>
     </row>
     <row r="181" spans="1:2">
       <c r="A181" t="s">
         <v>110</v>
       </c>
       <c r="B181">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="182" spans="1:2">
       <c r="A182" t="s">
         <v>111</v>
       </c>
       <c r="B182">
-        <v>1902</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="183" spans="1:2">
       <c r="A183" t="s">
         <v>112</v>
       </c>
       <c r="B183" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="184" spans="1:2">
       <c r="A184" t="s">
         <v>113</v>
       </c>
       <c r="B184" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:2">
       <c r="A185" t="s">
         <v>113</v>
       </c>
       <c r="B185" t="s">
         <v>2</v>
       </c>
@@ -2187,171 +2187,171 @@
       <c r="B192" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:2">
       <c r="A193" t="s">
         <v>119</v>
       </c>
       <c r="B193" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194" t="s">
         <v>120</v>
       </c>
       <c r="B194" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195" t="s">
         <v>121</v>
       </c>
       <c r="B195">
-        <v>1902</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="196" spans="1:2">
       <c r="A196" t="s">
         <v>121</v>
       </c>
       <c r="B196" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197" t="s">
         <v>122</v>
       </c>
       <c r="B197" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198" t="s">
         <v>123</v>
       </c>
       <c r="B198">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199" t="s">
         <v>124</v>
       </c>
       <c r="B199">
-        <v>15216</v>
+        <v>15094</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200" t="s">
         <v>125</v>
       </c>
       <c r="B200">
-        <v>9129</v>
+        <v>9056</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201" t="s">
         <v>126</v>
       </c>
       <c r="B201" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202" t="s">
         <v>127</v>
       </c>
       <c r="B202" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203" t="s">
         <v>128</v>
       </c>
       <c r="B203" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204" t="s">
         <v>129</v>
       </c>
       <c r="B204" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205" t="s">
         <v>130</v>
       </c>
       <c r="B205" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206" t="s">
         <v>131</v>
       </c>
       <c r="B206">
-        <v>4184</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="207" spans="1:2">
       <c r="A207" t="s">
         <v>131</v>
       </c>
       <c r="B207">
-        <v>5325</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="208" spans="1:2">
       <c r="A208" t="s">
         <v>132</v>
       </c>
       <c r="B208">
-        <v>9890</v>
+        <v>9811</v>
       </c>
     </row>
     <row r="209" spans="1:2">
       <c r="A209" t="s">
         <v>133</v>
       </c>
       <c r="B209">
-        <v>3347</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="210" spans="1:2">
       <c r="A210" t="s">
         <v>134</v>
       </c>
       <c r="B210">
-        <v>17498</v>
+        <v>17358</v>
       </c>
     </row>
     <row r="211" spans="1:2">
       <c r="A211" t="s">
         <v>135</v>
       </c>
       <c r="B211" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:2">
       <c r="A212" t="s">
         <v>136</v>
       </c>
       <c r="B212" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>