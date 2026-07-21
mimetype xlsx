--- v2 (2026-06-05)
+++ v3 (2026-07-21)
@@ -12,407 +12,392 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Price, $</t>
   </si>
   <si>
     <t>Price is negotiable</t>
   </si>
   <si>
-    <t>(AED) Automated External Defibrillator HeartStart HS1+</t>
-[...1 lines deleted...]
-  <si>
     <t>AQT90 FLEX Immunoassay Device</t>
   </si>
   <si>
     <t>Activity Tracker with NFC Communication Function (New) UW-204NFC</t>
   </si>
   <si>
+    <t>Air Shields Isolette Infant Incubator C2PS-1</t>
+  </si>
+  <si>
     <t>Arm-Type X-ray CT Diagnostic Device NAOMI-CT/P</t>
   </si>
   <si>
     <t>Audiometer for Infants and Children (New) PA5</t>
   </si>
   <si>
     <t>Automatic Blood Pressure Monitor [New] HBP-9035</t>
   </si>
   <si>
     <t>Automatic Dividing and Packaging Machine CPX-45A IV</t>
   </si>
   <si>
     <t>Automatic Dividing and Packaging Machine Crestage Light (SYL-045J1)</t>
   </si>
   <si>
-    <t>Automatic Dividing and Packaging Machine Crestage-Lite3</t>
-[...4 lines deleted...]
-  <si>
     <t>Automatic Packaging Machine CPX-45A III</t>
   </si>
   <si>
     <t>B-Cube X-ray Bone Density Measurement Device</t>
   </si>
   <si>
-    <t>BS Animal Pulse Oximeter BS-AOX806VB</t>
-[...1 lines deleted...]
-  <si>
     <t>Barrier-Free Scale (New) AD6108H</t>
   </si>
   <si>
     <t>Bilirubin Analyzer Bilimeter F MEB-336</t>
   </si>
   <si>
-    <t>Biological Microscope KN-100B</t>
-[...1 lines deleted...]
-  <si>
     <t>Biometric Information Monitor (New) TM-2591 Series</t>
   </si>
   <si>
     <t>Bluetooth® Built-in Thermometer (New) UT-201BLE</t>
   </si>
   <si>
     <t>Bluetooth® Built-in Upper Arm Blood Pressure Monitor (New) UA-1200BLE</t>
   </si>
   <si>
     <t>Bluetooth® Low Energy Blood Pressure Monitor (New) UA-651BLE</t>
   </si>
   <si>
     <t>Bluetooth® Low Energy Built-in Scale (New) UC-352BLE</t>
   </si>
   <si>
     <t>Body Composition Analyzer (New) Ito-Inbody370</t>
   </si>
   <si>
-    <t>Body Composition Analyzer (Non-Medical Device) Inbody370</t>
-[...1 lines deleted...]
-  <si>
     <t>Body Composition Monitor (New) UC-421BLE</t>
   </si>
   <si>
+    <t>Brand New ARIETTA 50LE Ultrasound System</t>
+  </si>
+  <si>
+    <t>Brand New ARIETTA 850 DeepInsight Ultrasound System</t>
+  </si>
+  <si>
+    <t>Brand New Ceramic Foot Bath - 1 to 5 Person Sizes</t>
+  </si>
+  <si>
+    <t>Brand New DX Massage Bed TB-908</t>
+  </si>
+  <si>
+    <t>Brand New Dry Hot Pack Device (6-Year Manufacturer Warranty) OG Pack KT-641</t>
+  </si>
+  <si>
+    <t>Brand New ESPAL-V Endoscope Washer and Disinfector for Urology, Respiratory, and ENT</t>
+  </si>
+  <si>
+    <t>Brand New ESPAL-b Nasopharyngeal Endoscope Cleaning and Disinfection Device</t>
+  </si>
+  <si>
+    <t>Brand New FujiFilm ARIETTA 650 DeepInsight Ultrasound System</t>
+  </si>
+  <si>
+    <t>Brand New Home Bed TB-298</t>
+  </si>
+  <si>
+    <t>Brand New Interferential Therapy Device (6-Year Manufacturer Warranty) - OtoTron EF-260</t>
+  </si>
+  <si>
     <t>Brand New M-Type Upper Limb Exercise Table TB-888</t>
   </si>
   <si>
     <t>Brand New P-Type Upper Limb Exercise Table TB-1175</t>
   </si>
   <si>
+    <t>Brand New Small High-Pressure Steam Sterilizer SGC-1500</t>
+  </si>
+  <si>
+    <t>Brand New Ultrasound Diagnostic System ARIETTA 50</t>
+  </si>
+  <si>
+    <t>Brand New Water Massage Bed Quattro Manno HS-30 with 6-Year Manufacturer Warranty</t>
+  </si>
+  <si>
     <t>CLEAN&amp;BLOOM PR0-S (Brand New) OW-3</t>
   </si>
   <si>
     <t>Canon Xario 100 Ultrasound System (TUS-X100)</t>
   </si>
   <si>
     <t>Cardiac Sound Graph Examination Device (New) AMI-SSS01</t>
   </si>
   <si>
     <t>Ceramic Foot Bath</t>
   </si>
   <si>
     <t>Colonoscope CF-HQ290I</t>
   </si>
   <si>
     <t>Colonoscope PCF-H290ZI</t>
   </si>
   <si>
     <t>Compact Medical Refrigerator FMS-054GM</t>
   </si>
   <si>
+    <t>Composite High-Frequency EMS Device (RakuTore Lite)</t>
+  </si>
+  <si>
     <t>Convex Probe (Demo Unit) PVI-475BT/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVI-574BX/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVT-375BT/FD</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVT-375BT/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVT-382BT/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVT-574BT/FS</t>
   </si>
   <si>
     <t>Convex Probe (Demo Unit) PVU-375SDT</t>
   </si>
   <si>
     <t>Cool Incubator CN-40A</t>
   </si>
   <si>
     <t>Diffuse Shock Wave Therapy Device Intellect RPW Light (New) PH-RPW30880</t>
   </si>
   <si>
     <t>Digital X-ray TV System Plessart ZERO</t>
   </si>
   <si>
     <t>Dry Chemistry Clinical Analyzer Dry Chem NX700i</t>
   </si>
   <si>
     <t>ECG Machine with Analysis FCP-8200</t>
   </si>
   <si>
     <t>ECG Machine with Analysis Function FCP-8300</t>
   </si>
   <si>
     <t>Electric Dental Examination Chair Clex</t>
   </si>
   <si>
-    <t>Electric Examination Chair Clex</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Examination Chair X-Feel Crea - Rotating Type</t>
   </si>
   <si>
+    <t>Electric Lift-Style Digital Weighing Scale AD-6082</t>
+  </si>
+  <si>
     <t>Endoscope Camera Light Source System 1688AIM 4K/L11 Light Source Device</t>
   </si>
   <si>
     <t>Endoscope Set VISERA ELITE OTV-S190/CLV-S190</t>
   </si>
   <si>
     <t>Epilight Eight (New) -</t>
   </si>
   <si>
     <t>Examination and Treatment Chair RL-BFC 99</t>
   </si>
   <si>
     <t>Examination and Treatment Chair RL-SFNST ES2</t>
   </si>
   <si>
     <t>FCR System FCR PRIMA (CR-IR 391RU)</t>
   </si>
   <si>
     <t>Flare Grid (Brand New) -</t>
   </si>
   <si>
     <t>Fresh Pro Ozone Generator</t>
   </si>
   <si>
-    <t>General Purpose Ultrasound Imaging Device SonoSite iViz P21292-07</t>
+    <t>GE Healthcare Versana Balance Ultrasound System - Demo Model</t>
   </si>
   <si>
     <t>General-purpose Cryosurgery Unit (New) Cryopro</t>
   </si>
   <si>
     <t>Gynecological Examination Table DG-7000C T1</t>
   </si>
   <si>
     <t>High Pressure Steam Sterilizer [Brand New] SGC-220</t>
   </si>
   <si>
-    <t>High-Intensity Light Source Device CLH-SC</t>
-[...1 lines deleted...]
-  <si>
     <t>Hydraulic Stretcher Wheelchair (Brand New) TB-1398</t>
   </si>
   <si>
     <t>Infrared Therapy Device (Super Lizer) PX</t>
   </si>
   <si>
     <t>Infrared Therapy Device Super Lizer Mini (New) Super Lizer Mini</t>
   </si>
   <si>
     <t>LED Shadowless Surgical Light (New) LED130F</t>
   </si>
   <si>
     <t>LED Shadowless Surgical Light (New) LED2SC+LED3SC</t>
   </si>
   <si>
-    <t>Leg Press (Compass Compact) COP-1201C</t>
-[...1 lines deleted...]
-  <si>
     <t>Linear Probe (Demo Unit) PLI-2004BX/FS</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLI-3003BX/FS</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLT-704SBT</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLU-1004SD</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLU-1005BT</t>
   </si>
   <si>
     <t>Linear Probe (Demo Unit) PLU-704SDT</t>
   </si>
   <si>
     <t>Low Frequency Therapy Device (Used) AT-mini Personal I</t>
   </si>
   <si>
     <t>Low Frequency Therapy Device (Used) AT-mini Personal II</t>
   </si>
   <si>
     <t>Maico EasyScreen Auditory Evoked Response Measurement System with Ear Acoustic Radiation Measurement Function</t>
   </si>
   <si>
     <t>Medical Electronic Blood Pressure Monitor (New) AVE-2000Plus</t>
   </si>
   <si>
-    <t>Medical LED Shadowless Lamp LA-10</t>
-[...16 lines deleted...]
-  <si>
     <t>Medication Automatic Packaging Machine AX45f</t>
   </si>
   <si>
-    <t>Microtizer MT-5D</t>
-[...1 lines deleted...]
-  <si>
     <t>Microwave Therapy Device Emosia 3720</t>
   </si>
   <si>
     <t>Multifunction ECG C800(DX)</t>
   </si>
   <si>
-    <t>Multifunction ECG Monitor FCP-8700</t>
-[...1 lines deleted...]
-  <si>
     <t>New Commercial Treadmill e-Aero Treadmill</t>
   </si>
   <si>
     <t>New Dr. Medomar (Blue) DM-4S Standard Boot Set (Blue)</t>
   </si>
   <si>
     <t>New Microwave Therapy Device (6-Year Manufacturer Warranty) Microthermy ME-9250</t>
   </si>
   <si>
     <t>New NuStep T4r News Step T4R BG9NST4R</t>
   </si>
   <si>
     <t>New Premium Body Mat TB-1390</t>
   </si>
   <si>
+    <t>New Tourmaline Hot Pack - Medical Device / Non-Medical Warmer</t>
+  </si>
+  <si>
     <t>New Ultrasonic Diagnostic Device ARIETTA 65LE</t>
   </si>
   <si>
     <t>Non-Contact Thermometer Dekopitto (New) UT-701</t>
   </si>
   <si>
-    <t>Obstetric and Gynecological Examination Table (Fixed Type) Meg Joy PAF</t>
-[...1 lines deleted...]
-  <si>
     <t>Ojiometer [New] SA-1+</t>
   </si>
   <si>
-    <t>Olympus CF-H290I Colon Video Endoscope</t>
-[...1 lines deleted...]
-  <si>
     <t>Olympus GIF-H290EC Upper Gastrointestinal Video Endoscope</t>
   </si>
   <si>
     <t>Olympus PCF-H290I Colon Video Endoscope</t>
   </si>
   <si>
     <t>OtoScreener 2 Audioscreener AE-B2 Hearing Test Device</t>
   </si>
   <si>
     <t>Personal Incubator CN-25C</t>
   </si>
   <si>
     <t>Pulse Oximeter (New) TM-1111</t>
   </si>
   <si>
     <t>Pulse Oximeter (New) TM1121</t>
   </si>
   <si>
-    <t>Reclining Chair NRC-01II</t>
-[...4 lines deleted...]
-  <si>
     <t>Reducing Substance Quantification Device (New) Pocket Chem VC PV-1350</t>
   </si>
   <si>
     <t>Rowing MF COP-0104Z</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSI-30VX/FS</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSI-70BT</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PST-25BT</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSU-25BT</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSU-30BT</t>
   </si>
   <si>
     <t>Sector Probe (Demo Unit) PSU-30ST</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shower Bath HK-3100G-U2</t>
   </si>
   <si>
     <t>Stretcher 100 (New) TB-623</t>
   </si>
   <si>
     <t>Swan Heart Blood Pressure Monitor (New) UM102A-JC/UM102B-JC</t>
   </si>
   <si>
     <t>Tabletop Centrifuge S500T</t>
   </si>
   <si>
     <t>Ultra-Low Temperature Chamber VT-78</t>
   </si>
   <si>
     <t>Ultrasonic Cleaner TSN-6621</t>
   </si>
   <si>
     <t>Ultrasound Bronchial Fiber Video Scope BF-MP290F</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device (Color Doppler) Xario100 TUS-X100S</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device (Demo Unit) Aplio i700</t>
   </si>
@@ -780,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B212"/>
+  <dimension ref="A1:B179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="129.611" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.341" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -846,1527 +831,1335 @@
       <c r="B6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="B11">
-        <v>6415</v>
+      <c r="B11" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="B14">
-        <v>7547</v>
+      <c r="B14" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="B16">
-        <v>9056</v>
+      <c r="B16" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="B17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="B18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="B19" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="B21" t="s">
-        <v>2</v>
+      <c r="B21">
+        <v>2081</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="B23" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:2">
-      <c r="B26">
-        <v>4075</v>
+      <c r="B26" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="B27" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="B28" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:2">
-      <c r="B30" t="s">
-        <v>2</v>
+      <c r="B30">
+        <v>7435</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="B31" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:2">
-      <c r="B32" t="s">
-        <v>2</v>
+      <c r="A32" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32">
+        <v>3717</v>
       </c>
     </row>
     <row r="33" spans="1:2">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
       <c r="B33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:2">
+      <c r="A34" t="s">
+        <v>5</v>
+      </c>
       <c r="B34" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:2">
-      <c r="B35" t="s">
-        <v>2</v>
+      <c r="A35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35">
+        <v>29742</v>
       </c>
     </row>
     <row r="36" spans="1:2">
+      <c r="A36" t="s">
+        <v>7</v>
+      </c>
       <c r="B36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:2">
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
       <c r="B37" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:2">
-      <c r="B38" t="s">
-        <v>2</v>
+      <c r="A38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38">
+        <v>2974</v>
       </c>
     </row>
     <row r="39" spans="1:2">
-      <c r="B39" t="s">
-        <v>2</v>
+      <c r="A39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39">
+        <v>4089</v>
       </c>
     </row>
     <row r="40" spans="1:2">
-      <c r="B40" t="s">
-        <v>2</v>
+      <c r="A40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40">
+        <v>2974</v>
       </c>
     </row>
     <row r="41" spans="1:2">
-      <c r="B41" t="s">
-        <v>2</v>
+      <c r="A41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41">
+        <v>2974</v>
       </c>
     </row>
     <row r="42" spans="1:2">
+      <c r="A42" t="s">
+        <v>12</v>
+      </c>
       <c r="B42" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:2">
+      <c r="A43" t="s">
+        <v>13</v>
+      </c>
       <c r="B43" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:2">
-      <c r="B44" t="s">
-        <v>2</v>
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44">
+        <v>4461</v>
       </c>
     </row>
     <row r="45" spans="1:2">
+      <c r="A45" t="s">
+        <v>15</v>
+      </c>
       <c r="B45" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:2">
+      <c r="A46" t="s">
+        <v>16</v>
+      </c>
       <c r="B46" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:2">
+      <c r="A47" t="s">
+        <v>17</v>
+      </c>
       <c r="B47" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:2">
+      <c r="A48" t="s">
+        <v>18</v>
+      </c>
       <c r="B48" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:2">
+      <c r="A49" t="s">
+        <v>19</v>
+      </c>
       <c r="B49" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:2">
+      <c r="A50" t="s">
+        <v>20</v>
+      </c>
       <c r="B50" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:2">
+      <c r="A51" t="s">
+        <v>21</v>
+      </c>
       <c r="B51" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:2">
+      <c r="A52" t="s">
+        <v>22</v>
+      </c>
       <c r="B52" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:2">
-      <c r="B53">
-        <v>2113</v>
+      <c r="A53" t="s">
+        <v>23</v>
+      </c>
+      <c r="B53" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:2">
+      <c r="A54" t="s">
+        <v>24</v>
+      </c>
       <c r="B54" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:2">
+      <c r="A55" t="s">
+        <v>25</v>
+      </c>
       <c r="B55" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>26</v>
+      </c>
+      <c r="B56" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>3773</v>
+        <v>27</v>
+      </c>
+      <c r="B57" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="B58" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>30189</v>
+        <v>29</v>
+      </c>
+      <c r="B59" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B60" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="B61" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3018</v>
+        <v>32</v>
+      </c>
+      <c r="B62" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>4151</v>
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>6792</v>
+        <v>34</v>
+      </c>
+      <c r="B64" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>2264</v>
+        <v>35</v>
+      </c>
+      <c r="B65" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>3018</v>
+        <v>36</v>
+      </c>
+      <c r="B66" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>3018</v>
+        <v>37</v>
+      </c>
+      <c r="B67" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B68">
-        <v>12075</v>
+        <v>8922</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="B69" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="B70" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="B71">
-        <v>4528</v>
+        <v>14871</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B72">
-        <v>754</v>
+        <v>16358</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B73">
-        <v>754</v>
+        <v>13384</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="B74" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B75" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="B76" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="B77" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="B78" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="B79" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>46</v>
+      </c>
+      <c r="B80" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="B81" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="B82" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="B83" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="B84" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>9056</v>
+        <v>49</v>
+      </c>
+      <c r="B85" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B86" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="B87" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>15094</v>
+        <v>51</v>
+      </c>
+      <c r="B88" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>15094</v>
+        <v>52</v>
+      </c>
+      <c r="B89" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="B90">
-        <v>16604</v>
+        <v>17696</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>13585</v>
+        <v>54</v>
+      </c>
+      <c r="B91" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="B92" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>56</v>
+      </c>
+      <c r="B93">
+        <v>2825</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>57</v>
+      </c>
+      <c r="B94">
+        <v>2974</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>58</v>
+      </c>
+      <c r="B95">
+        <v>2602</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>59</v>
+      </c>
+      <c r="B96">
+        <v>2974</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="B97" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="B98" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="B99" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="B100" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>64</v>
+      </c>
+      <c r="B101">
+        <v>1487</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>65</v>
+      </c>
+      <c r="B102">
+        <v>1710</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="B103" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="B104" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>68</v>
+      </c>
+      <c r="B105">
+        <v>728</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="B106" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17962</v>
+        <v>70</v>
+      </c>
+      <c r="B107" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>71</v>
+      </c>
+      <c r="B108">
+        <v>5576</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>8302</v>
+        <v>72</v>
+      </c>
+      <c r="B109" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>2868</v>
+        <v>73</v>
+      </c>
+      <c r="B110" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="B111">
-        <v>3018</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>2641</v>
+        <v>75</v>
+      </c>
+      <c r="B112" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>2641</v>
+        <v>76</v>
+      </c>
+      <c r="B113" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>3018</v>
+        <v>77</v>
+      </c>
+      <c r="B114" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="B115" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="B116" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="B117" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1509</v>
+        <v>80</v>
+      </c>
+      <c r="B118" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>1735</v>
+        <v>80</v>
+      </c>
+      <c r="B119" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="B120" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="B121" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>80</v>
+      </c>
+      <c r="B122" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6792</v>
+        <v>81</v>
+      </c>
+      <c r="B123" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="B124" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>5660</v>
+        <v>82</v>
+      </c>
+      <c r="B125" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="B126" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>1358</v>
+        <v>82</v>
+      </c>
+      <c r="B127" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="B128" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>3773</v>
+        <v>84</v>
+      </c>
+      <c r="B129" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="B130" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>86</v>
+      </c>
+      <c r="B131">
+        <v>8922</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="B132" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>3018</v>
+        <v>88</v>
+      </c>
+      <c r="B133" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>89</v>
+      </c>
+      <c r="B134">
+        <v>892</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>90</v>
+      </c>
+      <c r="B135">
+        <v>2974</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="B136" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="B137" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="B138" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="B139" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="B140" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="B141" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="B142" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>98</v>
+      </c>
+      <c r="B143">
+        <v>26</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="B144" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>100</v>
+      </c>
+      <c r="B145">
+        <v>22307</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>101</v>
+      </c>
+      <c r="B146">
+        <v>14871</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>102</v>
+      </c>
+      <c r="B147">
+        <v>7435</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="B148" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="B149" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>5283</v>
+        <v>105</v>
+      </c>
+      <c r="B150" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>106</v>
+      </c>
+      <c r="B151">
+        <v>743</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>107</v>
+      </c>
+      <c r="B152">
+        <v>1858</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="B153" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="B154" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="B155" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="B156" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="B157" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="B158" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1358</v>
+        <v>112</v>
+      </c>
+      <c r="B159" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>112</v>
+      </c>
+      <c r="B160" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>3018</v>
+        <v>113</v>
+      </c>
+      <c r="B161" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>3773</v>
+        <v>114</v>
+      </c>
+      <c r="B162" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="B163" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>116</v>
+      </c>
+      <c r="B164">
+        <v>1858</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="B165" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>118</v>
+      </c>
+      <c r="B166">
+        <v>148</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>119</v>
+      </c>
+      <c r="B167">
+        <v>14871</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>120</v>
+      </c>
+      <c r="B168">
+        <v>8922</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>121</v>
+      </c>
+      <c r="B169" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="B170" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="B171" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>16604</v>
+        <v>124</v>
+      </c>
+      <c r="B172" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>22642</v>
+        <v>125</v>
+      </c>
+      <c r="B173" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="B174">
-        <v>15094</v>
+        <v>5204</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" t="s">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="B175">
-        <v>7547</v>
+        <v>9666</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>128</v>
+      </c>
+      <c r="B176">
+        <v>3271</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>129</v>
+      </c>
+      <c r="B177">
+        <v>17102</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="B178" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" t="s">
-        <v>108</v>
-[...214 lines deleted...]
-      <c r="A206" t="s">
         <v>131</v>
       </c>
-      <c r="B206">
-[...47 lines deleted...]
-      <c r="B212" t="s">
+      <c r="B179" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>