--- v3 (2026-07-21)
+++ v4 (2026-09-05)
@@ -791,296 +791,296 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="129.611" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.341" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="B3" t="s">
-        <v>2</v>
+      <c r="B3">
+        <v>2163</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="B12" t="s">
-        <v>2</v>
+      <c r="B12">
+        <v>7726</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="B17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="B18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="B19" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="B21">
-        <v>2081</v>
+      <c r="B21" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="B23" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="B26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="B27" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="B28" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:2">
-      <c r="B30">
-        <v>7435</v>
+      <c r="B30" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="B31" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>3</v>
       </c>
       <c r="B32">
-        <v>3717</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35">
-        <v>29742</v>
+        <v>30907</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38">
-        <v>2974</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39">
-        <v>4089</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40">
-        <v>2974</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41">
-        <v>2974</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
         <v>12</v>
       </c>
       <c r="B42" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>13</v>
       </c>
       <c r="B43" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44">
-        <v>4461</v>
+        <v>4636</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>15</v>
       </c>
       <c r="B45" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>17</v>
       </c>
       <c r="B47" t="s">
         <v>2</v>
       </c>
@@ -1228,91 +1228,91 @@
       <c r="B65" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
         <v>36</v>
       </c>
       <c r="B66" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
         <v>37</v>
       </c>
       <c r="B67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>38</v>
       </c>
       <c r="B68">
-        <v>8922</v>
+        <v>9272</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>39</v>
       </c>
       <c r="B69" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>40</v>
       </c>
       <c r="B70" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>41</v>
       </c>
       <c r="B71">
-        <v>14871</v>
+        <v>15453</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>42</v>
       </c>
       <c r="B72">
-        <v>16358</v>
+        <v>13908</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>42</v>
       </c>
       <c r="B73">
-        <v>13384</v>
+        <v>16999</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>43</v>
       </c>
       <c r="B74" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>44</v>
       </c>
       <c r="B75" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
         <v>45</v>
       </c>
       <c r="B76" t="s">
         <v>2</v>
       </c>
@@ -1404,219 +1404,219 @@
       <c r="B87" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
         <v>51</v>
       </c>
       <c r="B88" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
         <v>52</v>
       </c>
       <c r="B89" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>53</v>
       </c>
       <c r="B90">
-        <v>17696</v>
+        <v>18390</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>54</v>
       </c>
       <c r="B91" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
         <v>55</v>
       </c>
       <c r="B92" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
         <v>56</v>
       </c>
       <c r="B93">
-        <v>2825</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
         <v>57</v>
       </c>
       <c r="B94">
-        <v>2974</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
         <v>58</v>
       </c>
       <c r="B95">
-        <v>2602</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>59</v>
       </c>
       <c r="B96">
-        <v>2974</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>60</v>
       </c>
       <c r="B97" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
         <v>61</v>
       </c>
       <c r="B98" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
         <v>62</v>
       </c>
       <c r="B99" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
         <v>63</v>
       </c>
       <c r="B100" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
         <v>64</v>
       </c>
       <c r="B101">
-        <v>1487</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
         <v>65</v>
       </c>
       <c r="B102">
-        <v>1710</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
         <v>66</v>
       </c>
       <c r="B103" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
         <v>67</v>
       </c>
       <c r="B104" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
         <v>68</v>
       </c>
       <c r="B105">
-        <v>728</v>
+        <v>757</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>69</v>
       </c>
       <c r="B106" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
         <v>70</v>
       </c>
       <c r="B107" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>71</v>
       </c>
       <c r="B108">
-        <v>5576</v>
+        <v>5795</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
         <v>72</v>
       </c>
       <c r="B109" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
         <v>73</v>
       </c>
       <c r="B110" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>74</v>
       </c>
       <c r="B111">
-        <v>3717</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>75</v>
       </c>
       <c r="B112" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>76</v>
       </c>
       <c r="B113" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>77</v>
       </c>
       <c r="B114" t="s">
         <v>2</v>
       </c>
@@ -1732,83 +1732,83 @@
       <c r="B128" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>84</v>
       </c>
       <c r="B129" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>85</v>
       </c>
       <c r="B130" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>86</v>
       </c>
       <c r="B131">
-        <v>8922</v>
+        <v>9272</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>87</v>
       </c>
       <c r="B132" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>88</v>
       </c>
       <c r="B133" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>89</v>
       </c>
       <c r="B134">
-        <v>892</v>
+        <v>927</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>90</v>
       </c>
       <c r="B135">
-        <v>2974</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>91</v>
       </c>
       <c r="B136" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
         <v>92</v>
       </c>
       <c r="B137" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
         <v>93</v>
       </c>
       <c r="B138" t="s">
         <v>2</v>
       </c>
@@ -1828,123 +1828,123 @@
       <c r="B140" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
         <v>96</v>
       </c>
       <c r="B141" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
         <v>97</v>
       </c>
       <c r="B142" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
         <v>98</v>
       </c>
       <c r="B143">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
         <v>99</v>
       </c>
       <c r="B144" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
         <v>100</v>
       </c>
       <c r="B145">
-        <v>22307</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
         <v>101</v>
       </c>
       <c r="B146">
-        <v>14871</v>
+        <v>15453</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
         <v>102</v>
       </c>
       <c r="B147">
-        <v>7435</v>
+        <v>7726</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
         <v>103</v>
       </c>
       <c r="B148" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>104</v>
       </c>
       <c r="B149" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
         <v>105</v>
       </c>
       <c r="B150" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>106</v>
       </c>
       <c r="B151">
-        <v>743</v>
+        <v>772</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
         <v>107</v>
       </c>
       <c r="B152">
-        <v>1858</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
         <v>108</v>
       </c>
       <c r="B153" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
         <v>109</v>
       </c>
       <c r="B154" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
         <v>109</v>
       </c>
       <c r="B155" t="s">
         <v>2</v>
       </c>
@@ -1996,155 +1996,155 @@
       <c r="B161" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
         <v>114</v>
       </c>
       <c r="B162" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
         <v>115</v>
       </c>
       <c r="B163" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
         <v>116</v>
       </c>
       <c r="B164">
-        <v>1858</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
         <v>117</v>
       </c>
       <c r="B165" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166" t="s">
         <v>118</v>
       </c>
       <c r="B166">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167" t="s">
         <v>119</v>
       </c>
       <c r="B167">
-        <v>14871</v>
+        <v>15453</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168" t="s">
         <v>120</v>
       </c>
       <c r="B168">
-        <v>8922</v>
+        <v>9272</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169" t="s">
         <v>121</v>
       </c>
       <c r="B169" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" t="s">
         <v>122</v>
       </c>
       <c r="B170" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" t="s">
         <v>123</v>
       </c>
       <c r="B171" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" t="s">
         <v>124</v>
       </c>
       <c r="B172" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" t="s">
         <v>125</v>
       </c>
       <c r="B173" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" t="s">
         <v>126</v>
       </c>
       <c r="B174">
-        <v>5204</v>
+        <v>5408</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" t="s">
         <v>127</v>
       </c>
       <c r="B175">
-        <v>9666</v>
+        <v>10045</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" t="s">
         <v>128</v>
       </c>
       <c r="B176">
-        <v>3271</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" t="s">
         <v>129</v>
       </c>
       <c r="B177">
-        <v>17102</v>
+        <v>17771</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" t="s">
         <v>130</v>
       </c>
       <c r="B178" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" t="s">
         <v>131</v>
       </c>
       <c r="B179" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>