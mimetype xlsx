--- v4 (2026-09-05)
+++ v5 (2026-10-21)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Price, $</t>
   </si>
   <si>
     <t>Price is negotiable</t>
   </si>
   <si>
     <t>AQT90 FLEX Immunoassay Device</t>
   </si>
   <si>
     <t>Activity Tracker with NFC Communication Function (New) UW-204NFC</t>
   </si>
   <si>
     <t>Air Shields Isolette Infant Incubator C2PS-1</t>
   </si>
   <si>
     <t>Arm-Type X-ray CT Diagnostic Device NAOMI-CT/P</t>
@@ -413,51 +413,51 @@
   <si>
     <t>Ultrasound Diagnostic Device (New) FAMUBO-Z</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device HS-2200</t>
   </si>
   <si>
     <t>Ultrasound Diagnostic Device Xario100 TUS-X100</t>
   </si>
   <si>
     <t>Ultrasound Imaging Device [New] SONON300C</t>
   </si>
   <si>
     <t>Upper Gastrointestinal General Video Endoscope GIF-HQ290</t>
   </si>
   <si>
     <t>Vascular Age and Stress Measurement Device Body Checker (New)</t>
   </si>
   <si>
     <t>WiSM Circle PRO Air Purifier (New) OW-Z711A(W)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -761,326 +761,326 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="129.611" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.341" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="B3">
-        <v>2163</v>
+      <c r="B3" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="B12">
-        <v>7726</v>
+      <c r="B12" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="B17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="B18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="B19" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="B21" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="B22" t="s">
-        <v>2</v>
+      <c r="B22">
+        <v>2140</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="B23" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="B26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="B27" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="B28" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="B30" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:2">
-      <c r="B31" t="s">
-        <v>2</v>
+      <c r="B31">
+        <v>7644</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>3</v>
       </c>
       <c r="B32">
-        <v>3863</v>
+        <v>3822</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35">
-        <v>30907</v>
+        <v>30576</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38">
-        <v>3090</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39">
-        <v>4249</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40">
-        <v>3090</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41">
-        <v>3090</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
         <v>12</v>
       </c>
       <c r="B42" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>13</v>
       </c>
       <c r="B43" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44">
-        <v>4636</v>
+        <v>4586</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>15</v>
       </c>
       <c r="B45" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>17</v>
       </c>
       <c r="B47" t="s">
         <v>2</v>
       </c>
@@ -1228,91 +1228,91 @@
       <c r="B65" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
         <v>36</v>
       </c>
       <c r="B66" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
         <v>37</v>
       </c>
       <c r="B67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>38</v>
       </c>
       <c r="B68">
-        <v>9272</v>
+        <v>9172</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>39</v>
       </c>
       <c r="B69" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>40</v>
       </c>
       <c r="B70" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
         <v>41</v>
       </c>
       <c r="B71">
-        <v>15453</v>
+        <v>15288</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>42</v>
       </c>
       <c r="B72">
-        <v>13908</v>
+        <v>16817</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>42</v>
       </c>
       <c r="B73">
-        <v>16999</v>
+        <v>13759</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>43</v>
       </c>
       <c r="B74" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
         <v>44</v>
       </c>
       <c r="B75" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
         <v>45</v>
       </c>
       <c r="B76" t="s">
         <v>2</v>
       </c>
@@ -1404,219 +1404,219 @@
       <c r="B87" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
         <v>51</v>
       </c>
       <c r="B88" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
         <v>52</v>
       </c>
       <c r="B89" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>53</v>
       </c>
       <c r="B90">
-        <v>18390</v>
+        <v>18193</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>54</v>
       </c>
       <c r="B91" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
         <v>55</v>
       </c>
       <c r="B92" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
         <v>56</v>
       </c>
       <c r="B93">
-        <v>2936</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
         <v>57</v>
       </c>
       <c r="B94">
-        <v>3090</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
         <v>58</v>
       </c>
       <c r="B95">
-        <v>2704</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>59</v>
       </c>
       <c r="B96">
-        <v>3090</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>60</v>
       </c>
       <c r="B97" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
         <v>61</v>
       </c>
       <c r="B98" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
         <v>62</v>
       </c>
       <c r="B99" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
         <v>63</v>
       </c>
       <c r="B100" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
         <v>64</v>
       </c>
       <c r="B101">
-        <v>1545</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
         <v>65</v>
       </c>
       <c r="B102">
-        <v>1777</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
         <v>66</v>
       </c>
       <c r="B103" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
         <v>67</v>
       </c>
       <c r="B104" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
         <v>68</v>
       </c>
       <c r="B105">
-        <v>757</v>
+        <v>749</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>69</v>
       </c>
       <c r="B106" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
         <v>70</v>
       </c>
       <c r="B107" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>71</v>
       </c>
       <c r="B108">
-        <v>5795</v>
+        <v>5733</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
         <v>72</v>
       </c>
       <c r="B109" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
         <v>73</v>
       </c>
       <c r="B110" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>74</v>
       </c>
       <c r="B111">
-        <v>3863</v>
+        <v>3822</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>75</v>
       </c>
       <c r="B112" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>76</v>
       </c>
       <c r="B113" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>77</v>
       </c>
       <c r="B114" t="s">
         <v>2</v>
       </c>
@@ -1732,83 +1732,83 @@
       <c r="B128" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>84</v>
       </c>
       <c r="B129" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>85</v>
       </c>
       <c r="B130" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
         <v>86</v>
       </c>
       <c r="B131">
-        <v>9272</v>
+        <v>9172</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>87</v>
       </c>
       <c r="B132" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>88</v>
       </c>
       <c r="B133" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
         <v>89</v>
       </c>
       <c r="B134">
-        <v>927</v>
+        <v>917</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
         <v>90</v>
       </c>
       <c r="B135">
-        <v>3090</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>91</v>
       </c>
       <c r="B136" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
         <v>92</v>
       </c>
       <c r="B137" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
         <v>93</v>
       </c>
       <c r="B138" t="s">
         <v>2</v>
       </c>
@@ -1844,107 +1844,107 @@
       <c r="B142" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
         <v>98</v>
       </c>
       <c r="B143">
         <v>27</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
         <v>99</v>
       </c>
       <c r="B144" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
         <v>100</v>
       </c>
       <c r="B145">
-        <v>23180</v>
+        <v>22932</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
         <v>101</v>
       </c>
       <c r="B146">
-        <v>15453</v>
+        <v>15288</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
         <v>102</v>
       </c>
       <c r="B147">
-        <v>7726</v>
+        <v>7644</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
         <v>103</v>
       </c>
       <c r="B148" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>104</v>
       </c>
       <c r="B149" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
         <v>105</v>
       </c>
       <c r="B150" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>106</v>
       </c>
       <c r="B151">
-        <v>772</v>
+        <v>764</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
         <v>107</v>
       </c>
       <c r="B152">
-        <v>1931</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
         <v>108</v>
       </c>
       <c r="B153" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
         <v>109</v>
       </c>
       <c r="B154" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
         <v>109</v>
       </c>
       <c r="B155" t="s">
         <v>2</v>
       </c>
@@ -1996,186 +1996,177 @@
       <c r="B161" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
         <v>114</v>
       </c>
       <c r="B162" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
         <v>115</v>
       </c>
       <c r="B163" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
         <v>116</v>
       </c>
       <c r="B164">
-        <v>1931</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
         <v>117</v>
       </c>
       <c r="B165" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166" t="s">
         <v>118</v>
       </c>
       <c r="B166">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167" t="s">
         <v>119</v>
       </c>
       <c r="B167">
-        <v>15453</v>
+        <v>15288</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168" t="s">
         <v>120</v>
       </c>
       <c r="B168">
-        <v>9272</v>
+        <v>9172</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169" t="s">
         <v>121</v>
       </c>
       <c r="B169" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" t="s">
         <v>122</v>
       </c>
       <c r="B170" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" t="s">
         <v>123</v>
       </c>
       <c r="B171" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" t="s">
         <v>124</v>
       </c>
       <c r="B172" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" t="s">
         <v>125</v>
       </c>
       <c r="B173" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" t="s">
         <v>126</v>
       </c>
       <c r="B174">
-        <v>5408</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" t="s">
         <v>127</v>
       </c>
       <c r="B175">
-        <v>10045</v>
+        <v>9937</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" t="s">
         <v>128</v>
       </c>
       <c r="B176">
-        <v>3399</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" t="s">
         <v>129</v>
       </c>
       <c r="B177">
-        <v>17771</v>
+        <v>17581</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" t="s">
         <v>130</v>
       </c>
       <c r="B178" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" t="s">
         <v>131</v>
       </c>
       <c r="B179" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>